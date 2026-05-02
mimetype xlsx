--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e2ec382d7846b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aceeefcbee3240109256b9e718673e16.psmdcp" Id="R8eb338631b3f42c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4839123eb7ee4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6bf613e806945de944a7115ec84948b.psmdcp" Id="R1ce83b530877492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Data" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>ProjectName</x:t>
   </x:si>
   <x:si>