--- v1 (2026-05-02)
+++ v2 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4839123eb7ee4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6bf613e806945de944a7115ec84948b.psmdcp" Id="R1ce83b530877492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aece7faa54742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/869cefc1498b45c5882a94be396f2b02.psmdcp" Id="Re8d20d43d9ad49ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Data" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>ProjectName</x:t>
   </x:si>
   <x:si>