--- v2 (2026-07-01)
+++ v3 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aece7faa54742f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/869cefc1498b45c5882a94be396f2b02.psmdcp" Id="Re8d20d43d9ad49ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80fbe43a4394033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38bab6f06f014b9181b8d47c78d935e7.psmdcp" Id="R799d0ab3386c413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Data" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>ProjectName</x:t>
   </x:si>
   <x:si>