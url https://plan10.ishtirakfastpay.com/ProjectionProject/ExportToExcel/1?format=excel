--- v3 (2026-07-01)
+++ v4 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80fbe43a4394033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38bab6f06f014b9181b8d47c78d935e7.psmdcp" Id="R799d0ab3386c413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3fe67d091d4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/009d41ba5c714c93a0c7dc30faf94e60.psmdcp" Id="Reb7c81f770ad4f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Data" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>ProjectName</x:t>
   </x:si>
   <x:si>