--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f017c9bfa734adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6c43189ed88422f86e660d14e1dd484.psmdcp" Id="Rcef180fb678f4017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef005b703084923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e39dfdbcc3b14507bd97e929900c0ecd.psmdcp" Id="R40cb66a98af048bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Data" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>ProjectName</x:t>
   </x:si>
   <x:si>