--- v1 (2026-05-02)
+++ v2 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef005b703084923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e39dfdbcc3b14507bd97e929900c0ecd.psmdcp" Id="R40cb66a98af048bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf85a61894d74f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12078cd214184e7f8cf5cb6348d91b65.psmdcp" Id="Rd5c07c9834664046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Data" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>ProjectName</x:t>
   </x:si>
   <x:si>