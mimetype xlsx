--- v2 (2026-07-01)
+++ v3 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf85a61894d74f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12078cd214184e7f8cf5cb6348d91b65.psmdcp" Id="Rd5c07c9834664046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873fe0a752d247f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0f1654557164088a1b58874a0d6cee3.psmdcp" Id="R0b3b3a932e2c4ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Data" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>ProjectName</x:t>
   </x:si>
   <x:si>