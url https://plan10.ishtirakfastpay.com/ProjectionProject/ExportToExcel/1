--- v3 (2026-07-01)
+++ v4 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873fe0a752d247f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0f1654557164088a1b58874a0d6cee3.psmdcp" Id="R0b3b3a932e2c4ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf004c7725e054de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b92b12ce97344839a12c468b750ada3.psmdcp" Id="Rdc5ed189008942e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Data" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>ProjectName</x:t>
   </x:si>
   <x:si>